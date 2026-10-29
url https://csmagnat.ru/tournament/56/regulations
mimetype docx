--- v0 (2026-09-07)
+++ v1 (2026-10-29)
@@ -2,11664 +2,10640 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5BC25BB3" w14:textId="77777777" w:rsidR="00BF0402" w:rsidRPr="00BF2CA9" w:rsidRDefault="004D5D30" w:rsidP="00BF2CA9">
+    <w:p>
       <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="24"/>
-[...17 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">О проведении киберспортивного турнира по дисциплине «Counter-Strike 2» «Первый раз - Второй Dust»</w:t>
+        <w:t xml:space="preserve">ПОЛОЖЕНИЕ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">csmagnat tournament</w:t>
+        <w:t xml:space="preserve">о проведении турнира «Первый раз - Второй Dust»</w:t>
       </w:r>
-    </w:p>
-[...218 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">, 2026</w:t>
-[...19 lines deleted...]
-        <w:t>1. ОБЩИЕ ПОЛОЖЕНИЯ</w:t>
+        <w:t xml:space="preserve">по дисциплине «Counter-Strike 2»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">1.1. Настоящее положение определяет порядок проведения турнира по игре «Counter-Strike 2» (далее — Турнир) 23.09.2026 — 26.09.2026.</w:t>
+        <w:t xml:space="preserve">Сроки: 23.09.2026 — 26.09.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">1.2. Общее руководство подготовкой и проведением Турнира осуществляется организатором платформы . Платформа для проведения турнира, подачи заявок, получения информации и уведомлений — https://csmagnat.ru</w:t>
-[...228 lines deleted...]
-        <w:t>3. ПОРЯДОК ПРОВЕДЕНИЯ И СРОКИ ПОДАЧИ ЗАЯВОК ДЛЯ УЧАСТИЯ</w:t>
+        <w:t xml:space="preserve">Платформа: https://csmagnat.ru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.1. Турнир проводится по швейцарской системе.</w:t>
+        <w:t xml:space="preserve">Термины и определения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.2. Раунд :n турнира проводится 23.09.2026, начало в 16:00 (онлайн).</w:t>
+        <w:t xml:space="preserve">Для целей настоящего Положения нижеприведённые термины используются в следующих значениях. Термины пишутся с прописной буквы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.3. Раунд :n турнира проводится 23.09.2026, начало в 17:20 (онлайн).</w:t>
+        <w:t xml:space="preserve">Организатор — Киберспортивная организация «CSMAGNAT».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.4. Раунд :n турнира проводится 23.09.2026, начало в 18:40.</w:t>
+        <w:t xml:space="preserve">Платформа — сайт https://csmagnat.ru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.5. Раунд :n турнира проводится 24.09.2026, начало в 16:00 (онлайн).</w:t>
+        <w:t xml:space="preserve">Турнир — соревнование «Первый раз - Второй Dust».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.6. Раунд :n турнира проводится 24.09.2026, начало в 17:20 (онлайн).</w:t>
+        <w:t xml:space="preserve">Команда — коллектив, заявка которого на Турнир одобрена.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.7. Четвертьфинал турнира проводится 25.09.2026, начало в 14:00 (онлайн).</w:t>
+        <w:t xml:space="preserve">Участник — игрок основного состава либо запасной игрок, включённый в заявку Команды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.8. Полуфинал турнира проводится 25.09.2026, начало в 17:20 (онлайн).</w:t>
+        <w:t xml:space="preserve">Капитан — Участник, уполномоченный подавать заявку и взаимодействовать с Организатором от имени Команды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.9. Финал турнира проводится 26.09.2026, начало в 14:00 (офлайн).</w:t>
+        <w:t xml:space="preserve">Матч — встреча двух Команд до достижения необходимого числа побед.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.10. Для участия командам необходимо подать заявку в электронном виде через официальный сайт платформы https://csmagnat.ru. Регистрация заканчивается за до 23.09.2026 16:00 (МСК) до начала первого матча.</w:t>
+        <w:t xml:space="preserve">Игра — одна партия Матча. Содержание партии определяется приложением.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.11. При подаче заявки на турнир у основного состава и запасных игроков должно быть заполнено: фото студенческого билета (обязательно — страница с фото, разворот), фото зачётной книжки или справка об обучении на текущий год. Если участнику нет 18 лет, участник может приложить паспорт в разворот (страница с фото) или права (с лицевой стороны). При регистрации команды необходимо указать все необходимые контактные данные в форме на сайте.</w:t>
+        <w:t xml:space="preserve">Положение и приложение применяются совместно. При расхождении в ходе Матча применяются положения приложения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.12. Заявку отправляет капитан команды.</w:t>
+        <w:t xml:space="preserve">1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.13. При количестве заявок, превышающем 16 команд, к участию допускаются только первые 16 поданных заявок. После завершения этапа регистрации формируется турнирная сетка. Информация о турнире, турнирная сетка и расписание публикуются на сайте https://csmagnat.ru</w:t>
+        <w:t xml:space="preserve">1.1. Сроки проведения Турнира: 23.09.2026 — 26.09.2026. Даты и время начала раундов приведены в приложении 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.14. Турнирная сетка объявляется за до 23.09.2026 16:00 (МСК) до начала первого матча, сразу после окончания регистрации. Уведомления участникам размещаются на сайте https://csmagnat.ru</w:t>
+        <w:t xml:space="preserve">1.2. Турнир проводится в три этапа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.15. Всем участникам необходимо оформить согласие на обработку персональных данных (приложение 2) и приложить в профиле на сайте.</w:t>
+        <w:t xml:space="preserve">1.3. Этап 1 (онлайн, 23.09.2026–24.09.2026) проводится по швейцарской системе: в каждом туре встречаются Команды с равным или близким числом побед, пары тура формируются по результатам предыдущих туров. Право участия в следующем этапе получают 8 Команд.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.16. В случае участия несовершеннолетнего участника необходимо оформить согласие родителя (законного представителя) (приложение 2).</w:t>
-[...28 lines deleted...]
-        <w:t>4. УЧАСТНИКИ И УСЛОВИЯ УЧАСТИЯ</w:t>
+        <w:t xml:space="preserve">1.4. Этап 2 (онлайн, 25.09.2026) проводится по олимпийской системе с выбыванием после одного поражения. Право участия в следующем этапе получают 2 Команды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">4.1. В Турнире принимают участие команды в составе 5 человек по дисциплине «Counter-Strike 2». Допускается до 2 запасных игроков. Команда может состоять из юношей и девушек в возрасте от 14 до 18 лет. Участник может выступать только в одной команде. Запасные игроки определяются в команде до подачи заявки на турнир и не могут быть изменены после её подачи.</w:t>
+        <w:t xml:space="preserve">1.5. Этап 3 (очно, 26.09.2026) проводится по олимпийской системе с выбыванием после одного поражения; Команды, проигравшие в полуфиналах, проводят матч за 3-е место.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">4.2. В турнире принимают участие всего 16 команд.</w:t>
-[...105 lines deleted...]
-        <w:t>5.3. Решения организаторов по фактам, связанным с игрой, являются окончательными.</w:t>
+        <w:t xml:space="preserve">1.6. Формат серий (количество карт в Матче) для каждого раунда указан в приложении 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">5.4. При возникновении технических или иных проблем может быть назначена переигровка. При онлайн- и офлайн-матче карта может быть прервана и поставлена на паузу до 10 минут для проверки игрока на наличие запрещённого ПО (любые программы влияющие, изменяющие файлы игры, кроме программ предустановленных организаторами турнира)</w:t>
-[...122 lines deleted...]
-        <w:t>5.11.2. За нарушение правил организаторы вправе применить предупреждение, техническое поражение, снятие карты, дисквалификацию игрока либо команды в зависимости от характера и тяжести нарушения.</w:t>
+        <w:t xml:space="preserve">1.7. Очные Матчи проводятся на площадке Организатора. Адрес площадки публикуется на странице Турнира на Платформе не позднее чем за 3 дня до начала очного этапа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">5.12. За задержку матча более чем на 15 минут команде может быть присуждено техническое поражение в матче.</w:t>
-[...25 lines deleted...]
-        <w:t>5.14. Саботирование может повлечь применение к нарушителю санкций вплоть до дисквалификации.</w:t>
+        <w:t xml:space="preserve">1.8. Капитан Команды, получившей право участия в очном этапе, подтверждает участие Команды посредством формы обратной связи (https://csmagnat.ru/feedback) не позднее чем за 3 дня до начала очного этапа. Если Команда отказалась от участия или не подтвердила его в срок, Организатор вправе предоставить её место Команде, следующей за ней по результатам предыдущего этапа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">5.15. Матч может останавливаться неоднократно техническими паузами, если у игроков обнаружены технические неполадки. Для этого необходимо обратиться к организатору турнира, если он присутствует на площадке проведения. Если турнир проводится в онлайн-режиме — необходимо обратиться к организатору турнира через контакты на сайте или альтернативными способами (соцсети, сообщества в мессенджерах, указанных на сайте). При онлайн-турнире техническая пауза может быть одна на команду, и не может делиться (суммироваться) — до 10 минут.</w:t>
-[...39 lines deleted...]
-        <w:t>5.23. Команда, не явившаяся на матч без уважительной причины, получает техническое поражение. Повторная неявка может стать основанием для исключения из турнира.</w:t>
+        <w:t xml:space="preserve">1.9. Заявки, турнирная сетка, расписание и результаты публикуются на Платформе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">5.24. Участники обязаны установить и держать активным клиент античита  на протяжении всех матчей турнира. Отказ от запуска клиента или его принудительное отключение во время матча приравниваются к отказу от проверки и могут повлечь техническое поражение либо дисквалификацию.</w:t>
-[...45 lines deleted...]
-        <w:t xml:space="preserve"> 2</w:t>
+        <w:t xml:space="preserve">1.10. Подачей заявки Капитан подтверждает, что Команда ознакомилась с Положением и приложением.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">6.1. Основные положения:</w:t>
+        <w:t xml:space="preserve">2. Требования к участникам</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">— турнир проводится в формате 5 игроков против 5 игроков;</w:t>
+        <w:t xml:space="preserve">2.1. В состав Команды входят 5 игроков основного состава и не более 2 запасных игроков.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">— к участию в турнире допускаются команды численностью не менее 5 человек;</w:t>
-[...15 lines deleted...]
-        <w:t>— в случае если игрок не может продолжить участие в турнире по медицинским причинам, команда участвует в неполном составе или производит замену на запасного (если запасной предусмотрен в заявке); участие в более чем одном матче подряд в неполном составе не допускается;</w:t>
+        <w:t xml:space="preserve">2.2. Участник может быть заявлен только за одну Команду.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">— при технических неполадках, не зависящих от участника турнира (отключение света, поломка техники и прочее), игрок может быть заменён на запасного в течение 5 минут. Если команда не предусмотрела пользователей на замену, возможно продолжение турнира с меньшим количеством игроков в команде или техническое поражение (по решению организатора турнира (с учётом мнения капитана пострадавшей команды));</w:t>
-[...62 lines deleted...]
-        <w:t>— все матчи проводятся на платформе ПК.</w:t>
+        <w:t xml:space="preserve">2.3. Минимальный возраст Участника — 14 лет. Для Участника, не достигшего 18 лет, в профиле на Платформе требуется согласие законного представителя.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">6.2. Расстановка и изменения в командных заявках:</w:t>
-[...92 lines deleted...]
-        <w:t>— запасные игроки указываются при подаче заявки и не могут быть изменены в течение турнира.</w:t>
+        <w:t xml:space="preserve">2.4. До подачи заявки профиль каждого игрока основного состава и запасных игроков должен пройти проверку на Платформе: анкета для проверки заполнена и принята Организатором. К профилю должна быть привязана учётная запись Steam, с которой Участник играет в Турнире. Игроки одной Команды должны обучаться в одном учебном заведении.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">6.3. Формирование состава:</w:t>
+        <w:t xml:space="preserve">2.5. К участию не допускается игрок, у учётной записи Steam или Faceit которого есть действующая блокировка за использование запрещённого программного обеспечения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">— члены команды должны являться студентами одного учебного заведения. Требования к документам при подаче заявки — в п. 3.11.</w:t>
+        <w:t xml:space="preserve">2.6. Игровое имя Участника на сервере должно позволять однозначно сопоставить его с профилем на Платформе. Смена игрового имени в ходе Матча не допускается.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">6.4. Порядок проведения матчей:</w:t>
-[...55 lines deleted...]
-        <w:t>— любые изменения должны быть согласованы и одобрены организаторами соревнований;</w:t>
+        <w:t xml:space="preserve">2.7. Игроки основного состава и запасные игроки указываются в заявке. После закрытия регистрации включение в заявку нового игрока не допускается.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">— при онлайн-матчах игроки команды обязаны присутствовать на сервере и быть готовыми к игре не позднее чем за 15 минут до начала матча;</w:t>
+        <w:t xml:space="preserve">2.8. Капитан вправе менять основной состав в пределах заявки (меняя местами игрока основного состава и запасного игрока) на странице Команды на Платформе. Изменение применяется к Матчам, выбор карт в которых ещё не открыт; с открытием выбора карт (за 15 минут до начала Матча) состав на Матч фиксируется.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">— маппик (выбор карт) открывается за 15 минут до начала матча.</w:t>
+        <w:t xml:space="preserve">2.9. Замена игрока в ходе Матча допускается только через судью в случае, предусмотренном приложением 1. Заменённый игрок не вправе вернуться в состав до окончания данного Матча.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">— при офлайн-матчах игроки команды обязаны прибыть на площадку не позднее чем за 15 минут до начала матча.</w:t>
+        <w:t xml:space="preserve">2.10. Число мест в Турнире — 16. При превышении числа заявок над числом мест к участию допускаются заявки в порядке их подачи. Если Команд меньше, чем мест, свободные места учитываются при посеве, и Команда, оставшаяся в первом раунде без соперника, проходит в следующий раунд без игры.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">6.5. Формат проведения:</w:t>
+        <w:t xml:space="preserve">2.11. Расходы на проезд и проживание Участников Организатором не возмещаются.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">— в турнире участвуют 0 команд;</w:t>
+        <w:t xml:space="preserve">3. Заявка и явка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">— турнир разделяется на 8 этапов: Раунд :n, Раунд :n, Раунд :n, Раунд :n, Раунд :n, Четвертьфинал, Полуфинал, Финал;</w:t>
+        <w:t xml:space="preserve">3.1. Заявка подаётся Капитаном на Платформе. Приём заявок осуществляется до 22.09.2026 16:45 (МСК) — за сутки до первого Матча.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">— Финал этап (офлайн, 23.09.2026, 16:00): 41 41 матч (формат BO5) (онлайн);</w:t>
+        <w:t xml:space="preserve">3.2. Пары первого тура публикуются Организатором на Платформе после закрытия регистрации. Пары следующих туров формируются по результатам предыдущих туров и публикуются после их окончания.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">— Финал этап (офлайн, 23.09.2026, 17:20): 41 41 матч (формат BO5) (онлайн);</w:t>
+        <w:t xml:space="preserve">3.3. Посев Команд проводится по рейтингу. Рейтинг Команды — среднее значение рейтинга Эло Faceit игроков основного состава; игрок без учётной записи Faceit учитывается с рейтингом 1000. Рейтинг фиксируется при старте Турнира и до его окончания не пересчитывается. В первом туре Команды по рейтингу делятся на две половины, пары составляются внутри половины со сдвигом на её середину (при 16 Командах: 1–5, 2–6, 3–7, 4–8 и 9–13, 10–14, 11–15, 12–16).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">— Финал этап (офлайн, 23.09.2026, 18:40): 41 41 матч (формат BO5);</w:t>
+        <w:t xml:space="preserve">3.4. Расписание приведено в приложении 2. Время начала раунда является ориентировочным: Матч начинается не ранее указанного времени и не ранее окончания Матчей, по итогам которых определяются его участники. Точное время Матча указывается в разделе матча на Платформе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">— Финал этап (офлайн, 24.09.2026, 16:00): 41 41 матч (формат BO5) (онлайн);</w:t>
+        <w:t xml:space="preserve">3.5. К матчу в онлайн-формате Команда подключается не позднее чем за 15 минут до начала. К очному матчу Команда прибывает на площадку и проходит регистрацию у судьи в тот же срок.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">— Финал этап (офлайн, 24.09.2026, 17:20): 41 41 матч (формат BO5) (онлайн);</w:t>
+        <w:t xml:space="preserve">3.6. После завершения выбора карт, а в серии — после отправки на сервер каждой следующей карты, Командам даётся 10 минут на подключение к серверу. По истечении этого времени: если на сервере есть игроки обеих Команд, карта начинается в имеющемся составе; если одна Команда подключилась в полном составе, а от другой на сервере нет ни одного игрока, неявившейся Команде засчитывается техническое поражение на этой карте со счётом 0:13, и серия продолжается со следующей карты; в остальных случаях время на подключение продлевается на тот же срок. Неявка на все карты серии означает поражение в Матче.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">— Финал этап (офлайн, 25.09.2026, 14:00): 41 41 матч (формат BO5) (онлайн);</w:t>
+        <w:t xml:space="preserve">3.7. Отсутствующего игрока Команда вправе заменить запасным игроком из заявки до открытия выбора карт в порядке, установленном разделом 2, либо начать Матч в неполном составе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">— Финал этап (офлайн, 25.09.2026, 17:20): 41 41 матч (формат BO5) (онлайн);</w:t>
+        <w:t xml:space="preserve">4. Добросовестное участие</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">— Финал этап (офлайн, 26.09.2026, 14:00): 41 41 матч (формат BO5) (офлайн);</w:t>
+        <w:t xml:space="preserve">4.1. Не допускается использование программного обеспечения, предоставляющего нечестное преимущество, средств автоматизации игровых действий, ошибок игры и иных способов получения преимущества.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">— маппул (пул карт) соответствует официальному пулу карт по турнирам Counter-Strike 2;</w:t>
+        <w:t xml:space="preserve">4.2. Не допускается участие с учётной записи другого лица, с дополнительной учётной записи, а также вместо другого Участника.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">— турнирная сетка и расстановка команд публикуются на сайте https://csmagnat.ru</w:t>
-[...28 lines deleted...]
-        <w:t>7. ДОПОЛНИТЕЛЬНЫЕ ПОЛОЖЕНИЯ</w:t>
+        <w:t xml:space="preserve">4.3. Не допускаются соглашение о результате и умышленное поражение в Игре.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">7.1. Организатор вправе вносить изменения в Положение с обязательным уведомлением участников на сайте https://csmagnat.ru</w:t>
-[...18 lines deleted...]
-        <w:t>7.2. Имена, фамилии, фото- и видеоматериалы с изображением участников, связанные с участием в киберспортивных играх, а также интервью и иные материалы могут быть использованы Организатором для выполнения обязательств по проведению киберспортивных игр или иных целей, не противоречащих законодательству Российской Федерации.</w:t>
+        <w:t xml:space="preserve">4.4. Не допускаются просмотр трансляции собственного Матча и передача информации из такой трансляции.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">7.3. Связь с командами, уведомления и вся информация о турнире осуществляются через официальный сайт платформы https://csmagnat.ru и через сообщество ВК . Команды получают доступ к актуальной информации после одобрения заявки на участие в турнире.</w:t>
+        <w:t xml:space="preserve">4.5. Указания по ходу Игры допускаются только от игроков основного состава, находящихся в данной Игре, включая игроков, вышедших на замену. Получение указаний от иных лиц не допускается.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">7.4. Подробная информация о турнире размещена на сайте https://csmagnat.ru</w:t>
+        <w:t xml:space="preserve">4.6. Не допускаются скрипты, макросы и привязки, выполняющие несколько игровых действий одной клавишей, а также функции оборудования, автоматически управляющие нажатием клавиш движения (в том числе Snap Tap и аналогичные).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">7.5. Обжалование решений организаторов допускается в течение 30 минут после объявления решения. Апелляция подаётся в письменной форме через форму обратной связи на сайте https://csmagnat.ru или непосредственно организатору при офлайн-проведении. Организатор рассматривает апелляцию и принимает окончательное решение в течение 24 часов.</w:t>
+        <w:t xml:space="preserve">4.7. Не допускается использование ошибок карт и игры: просмотр и стрельба через непрозрачные текстуры, перемещение по невидимым краям объектов («пиксельные» позиции), подсадка на позиции, недоступные по замыслу карты, установка бомбы в местах, где её нельзя обезвредить. Подсадка на позиции, доступные по замыслу карты, допускается.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">7.6. Актуальные контакты организаторов (телефон, мессенджеры) для экстренной связи при проведении онлайн-этапа публикуются на сайте https://csmagnat.ru и в сообществе ВК в день проведения турнира.</w:t>
-[...64 lines deleted...]
-        <w:t>Приложение 1. Турнирная сетка</w:t>
+        <w:t xml:space="preserve">4.8. Техническая неполадка сама по себе не является нарушением. Порядок действий при неполадке установлен разделом 8 и приложением 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Swiss</w:t>
+        <w:t xml:space="preserve">4.9. Игровое имя, наименование Команды и сообщения в чате не должны содержать оскорблений, угроз и нецензурной лексики.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.10. Организатор вправе проверить Участника на использование запрещённого программного обеспечения. Для онлайн-проверки Администрация Организатора направляет сообщение по контактным данным, указанным в профиле, Капитану либо проверяемому игроку и приглашает его продемонстрировать экран в сервисе «Яндекс Телемост». Невыход на связь в течение 10 минут влечёт дисквалификацию Команды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Судейство и апелляции</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.1. Судейство Матча осуществляет Организатор. Решение судьи в ходе Матча подлежит незамедлительному исполнению.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.2. Официальная связь с судьёй в ходе Матча — общий чат в разделе матча на Платформе (вызов судьи — упоминанием @admin). Договорённости Команд, не зафиксированные в этом чате, судьёй не учитываются.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.3. Жалоба на нарушение принимается только от Команды-соперника. От имени Команды её подаёт Капитан посредством формы обратной связи (https://csmagnat.ru/feedback). Жалобы иных лиц не рассматриваются.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.4. По жалобе и по иному нарушению Администрация Организатора применяет одну из мер: предупреждение, техническое поражение в Игре, техническое поражение в Матче, дисквалификация Команды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.5. Если для нарушения отдельная мера не указана, её выбирает Администрация Организатора из перечня предыдущего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.6. Использование запрещённого программного обеспечения, договорной матч, участие с учётной записи другого лица и умышленное поражение влекут незамедлительную дисквалификацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.7. Апелляция на решение судьи подаётся Капитаном посредством формы обратной связи (https://csmagnat.ru/feedback) не позднее 30 минут после окончания Матча, а если следующий Матч Команды начинается раньше — до его начала. Апелляция рассматривается в течение 24 часов; если от решения зависит состав следующего Матча, решение принимается до его начала.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.8. В случаях, не урегулированных Положением, Организатор принимает решение, обеспечивающее равные условия для обеих Команд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Призы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.1. Призы Турнира:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1-е место — 1500р Автосуши Автопицца; Сертификат на 5 часов в ПК клубах CYBERLINE; Сертификат на 1000р от Айдевайс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2-е место — 1000р Автосуши Автопицца; Сертификат на 3 часа в ПК клубах CYBERLINE; Сертификат на 1000р от Айдевайс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3-е место — 500р от Автосуши Автопицца; Сертификат на 1 час в ПК клубах CYBERLINE; Сертификат на 1000р от Айдевайс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Каждому Участнику — 500 бонусов CYBERLINE.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.2. Приз выдаётся после подтверждения итогов Организатором и истечения срока подачи апелляции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.3. Дисквалифицированная Команда приза не получает. При выявлении нарушения после подведения итогов результаты подлежат пересмотру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.4. Обязанность по уплате налога с приза несёт лицо, его получившее, в соответствии с законодательством Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Трансляция и освещение</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7.1. Организатор вправе осуществлять трансляцию и запись Матчей. Проведение Участником собственной трансляции допускается только с согласия Организатора. Запрос направляется посредством формы обратной связи: https://csmagnat.ru/feedback.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7.2. Фото- и видеоматериалы Турнира используются Организатором в целях его информационного освещения. В отношении Участника, не достигшего 18 лет, требуется согласие законного представителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7.3. Обработка персональных данных осуществляется в соответствии с политикой https://csmagnat.ru/privacy. Согласие предоставляется отдельно: при регистрации и в профиле на Платформе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Технические сбои и изменения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.1. Обеспечение подключения к сети Интернет и исправности оборудования на этапе в онлайн-формате возлагается на Команду. Неполадка на стороне Участника основанием для переигровки не является: Команда использует техническую паузу и замену по правилам приложения 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.2. При техническом сбое на стороне Организатора или игрового сервиса судья вправе назначить переигровку Игры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.3. На очном этапе компьютеры и игровое программное обеспечение предоставляет Организатор. Участник вправе использовать собственные мышь, клавиатуру, гарнитуру и коврик. Установка на компьютеры площадки иного программного обеспечения, кроме конфигурационных файлов игры, не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.4. На площадке Участники обязаны бережно относиться к оборудованию. Ущерб, причинённый Участником, подлежит возмещению этим Участником.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.5. Организатор вправе перенести или отменить Турнир при недостаточном числе заявок, техническом сбое либо обстоятельстве, не зависящем от Организатора. Соответствующее сообщение публикуется на Платформе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.6. Изменения Положения публикуются на Платформе. После закрытия регистрации применяется редакция, действовавшая на момент закрытия. Исправление ошибки и меры обеспечения безопасности применяются незамедлительно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Приложение 1. Регламент матча по Counter-Strike 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Матч проводится в формате 5 на 5 на сервере Организатора. Результат карты фиксируется сервером. Запись демонстрации карты хранится у Организатора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Карта проводится по правилам соревновательного режима Counter-Strike 2 с настройками сервера Организатора: огонь по своим включён, модели персонажей — стандартные.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Перечень карт Платформы: Mirage, Anubis, Ancient, Dust II, Inferno, Nuke, Cache. Выбор карт открывается в разделе матча на Платформе за 15 минут до начала Матча. Команда А — Команда, указанная в паре первой, Команда Б — второй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Порядок выбора карт. BO1: Команды поочерёдно исключают карты, начиная с Команды А, пока не останется одна. BO3: А исключает, Б исключает, А выбирает (сторону на этой карте выбирает Б), Б выбирает (сторону выбирает А), А исключает, Б исключает; оставшаяся карта играется третьей. BO5: А исключает, Б исключает, далее Команды поочерёдно выбирают четыре карты, начиная с А (сторону на выбранной карте выбирает соперник); оставшаяся карта играется пятой. На оставшейся карте сторону выбирает Команда, которая не совершала последний ход. Ножевой раунд не проводится.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Время на ход не ограничено, но выбор карт должен быть завершён до начала Матча. Затягивание выбора рассматривается судьёй как нарушение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Победителем серии признаётся Команда, первой одержавшая необходимое число побед на картах. Формат серии указывается в турнирной сетке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Карта проводится до 13 побед одной из Команд. Смена сторон производится после 12-го раунда. При счёте 12:12 проводится овертайм из 6 раундов до 4 побед со сменой сторон после 3-го раунда. При повторной ничьей овертайм повторяется до определения победителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Тактический тайм-аут берётся командой .tac в игровом чате; число и продолжительность тайм-аутов определяются настройками сервера и отображаются в игре.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. Команде предоставляется одна техническая пауза на карту продолжительностью не более 10 минут. Техническая пауза ставится командой .tech в игровом чате с одновременным уведомлением судьи в чате раздела матча. Разделение паузы на части не допускается. Игра продолжается после подтверждения готовности обеими Командами (.unpause); снятие паузы, объявленной соперником, не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. При отключении игрока Команда вправе поставить техническую паузу. Если отключение произошло в первом раунде карты до нанесения первого урона, раунд по решению судьи переигрывается. В остальных случаях раунд не переигрывается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. При невозможности продолжения участия игрока вследствие неисправности техники или отключения электроснабжения замена производится в течение 5 минут после технической паузы и уведомления судьи. При отсутствии запасного игрока карта продолжается в наличном составе либо Команде засчитывается техническое поражение. Решение принимает судья.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12. К серверу подключаются только заявленные Участники. Подключение тренера и посторонних лиц не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Приложение 2. Сетка и расписание</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Число мест: 16. Число одобренных команд: 16.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Этап 1 (онлайн): 23.09.2026–24.09.2026; Этап 2 (онлайн): 25.09.2026; Этап 3 (очно): 26.09.2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Матчи пронумерованы: М1, М2 и т. д. Запись «Победитель М5» («Проигравший М5») означает Команду, выигравшую (проигравшую) Матч М5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">23.09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5486400" cy="2677459"/>
+            <wp:extent cx="3420000" cy="5710000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1161" name="TournamentBracket1161"/>
+            <wp:docPr id="1050" name="TournamentBracket1050"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                 <wpg:wgp>
                   <wpg:cNvGrpSpPr/>
                   <wpg:grpSpPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5486400" cy="2677459"/>
+                      <a:ext cx="3420000" cy="5710000"/>
                       <a:chOff x="0" y="0"/>
-                      <a:chExt cx="9180000" cy="4480000"/>
+                      <a:chExt cx="3420000" cy="5710000"/>
                     </a:xfrm>
                   </wpg:grpSpPr>
                   <wps:wsp>
                     <wps:cNvPr id="1000" name="Shape1000"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1500000" cy="200000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:b/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:b/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">Раунд :n</w:t>
+                            <w:t xml:space="preserve">Раунд 1</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
                     <wps:cNvPr id="1001" name="Shape1001"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="0" y="260000"/>
+                        <a:off x="0" y="335000"/>
+                        <a:ext cx="1500000" cy="150000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="left"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">М1 · BO1</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1002" name="Shape1002"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="485000"/>
                         <a:ext cx="1500000" cy="200000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                              <w:sz w:val="16"/>
-[...3 lines deleted...]
-                            <w:t xml:space="preserve">—</w:t>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">YMB  (1)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1002" name="Shape1002"/>
+                    <wps:cNvPr id="1003" name="Shape1003"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="0" y="460000"/>
+                        <a:off x="0" y="685000"/>
                         <a:ext cx="1500000" cy="200000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">—</w:t>
+                            <w:t xml:space="preserve">Козырные Тузы  (0)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1003" name="Line1003"/>
-[...56 lines deleted...]
-                    <wps:cNvPr id="1006" name="Shape1006"/>
+                    <wps:cNvPr id="1004" name="Shape1004"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="0" y="780000"/>
+                        <a:off x="0" y="1005000"/>
+                        <a:ext cx="1500000" cy="150000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="left"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">М2 · BO1</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1005" name="Shape1005"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="1155000"/>
                         <a:ext cx="1500000" cy="200000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                              <w:sz w:val="16"/>
-[...3 lines deleted...]
-                            <w:t xml:space="preserve">—</w:t>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Пузатые кони  (1)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1007" name="Shape1007"/>
+                    <wps:cNvPr id="1006" name="Shape1006"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="0" y="980000"/>
+                        <a:off x="0" y="1355000"/>
                         <a:ext cx="1500000" cy="200000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">—</w:t>
+                            <w:t xml:space="preserve">guzliki  (0)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1008" name="Line1008"/>
-[...56 lines deleted...]
-                    <wps:cNvPr id="1011" name="Shape1011"/>
+                    <wps:cNvPr id="1007" name="Shape1007"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="0" y="1300000"/>
+                        <a:off x="0" y="1675000"/>
+                        <a:ext cx="1500000" cy="150000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="left"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">М3 · BO1</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1008" name="Shape1008"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="1825000"/>
                         <a:ext cx="1500000" cy="200000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                              <w:sz w:val="16"/>
-[...3 lines deleted...]
-                            <w:t xml:space="preserve">—</w:t>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">god’s of bashkirsss  (1)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1012" name="Shape1012"/>
+                    <wps:cNvPr id="1009" name="Shape1009"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="0" y="1500000"/>
+                        <a:off x="0" y="2025000"/>
                         <a:ext cx="1500000" cy="200000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">—</w:t>
+                            <w:t xml:space="preserve">LL team  (0)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1013" name="Line1013"/>
-[...56 lines deleted...]
-                    <wps:cNvPr id="1016" name="Shape1016"/>
+                    <wps:cNvPr id="1010" name="Shape1010"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="0" y="1820000"/>
+                        <a:off x="0" y="2345000"/>
+                        <a:ext cx="1500000" cy="150000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="left"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">М4 · BO1</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1011" name="Shape1011"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="2495000"/>
                         <a:ext cx="1500000" cy="200000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">—</w:t>
+                            <w:t xml:space="preserve">Q8  (0)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1017" name="Shape1017"/>
+                    <wps:cNvPr id="1012" name="Shape1012"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="0" y="2020000"/>
+                        <a:off x="0" y="2695000"/>
                         <a:ext cx="1500000" cy="200000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                              <w:sz w:val="16"/>
-[...3 lines deleted...]
-                            <w:t xml:space="preserve">—</w:t>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">vorb squad  (1)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1018" name="Line1018"/>
-[...56 lines deleted...]
-                    <wps:cNvPr id="1021" name="Shape1021"/>
+                    <wps:cNvPr id="1013" name="Shape1013"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="0" y="2340000"/>
+                        <a:off x="0" y="3015000"/>
+                        <a:ext cx="1500000" cy="150000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="left"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">М5 · BO1</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1014" name="Shape1014"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="3165000"/>
                         <a:ext cx="1500000" cy="200000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                              <w:sz w:val="16"/>
-[...3 lines deleted...]
-                            <w:t xml:space="preserve">—</w:t>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Despair team  (1)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1022" name="Shape1022"/>
+                    <wps:cNvPr id="1015" name="Shape1015"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="0" y="2540000"/>
+                        <a:off x="0" y="3365000"/>
                         <a:ext cx="1500000" cy="200000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">—</w:t>
+                            <w:t xml:space="preserve">Fr1akSquad  (0)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1023" name="Line1023"/>
-[...56 lines deleted...]
-                    <wps:cNvPr id="1026" name="Shape1026"/>
+                    <wps:cNvPr id="1016" name="Shape1016"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="0" y="2860000"/>
+                        <a:off x="0" y="3685000"/>
+                        <a:ext cx="1500000" cy="150000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="left"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">М6 · BO1</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1017" name="Shape1017"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="3835000"/>
                         <a:ext cx="1500000" cy="200000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                              <w:sz w:val="16"/>
-[...3 lines deleted...]
-                            <w:t xml:space="preserve">—</w:t>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">tr1plW  (1)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1027" name="Shape1027"/>
+                    <wps:cNvPr id="1018" name="Shape1018"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="0" y="3060000"/>
+                        <a:off x="0" y="4035000"/>
                         <a:ext cx="1500000" cy="200000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">—</w:t>
+                            <w:t xml:space="preserve">9Cirxl  (0)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1028" name="Line1028"/>
-[...56 lines deleted...]
-                    <wps:cNvPr id="1031" name="Shape1031"/>
+                    <wps:cNvPr id="1019" name="Shape1019"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="0" y="3380000"/>
+                        <a:off x="0" y="4355000"/>
+                        <a:ext cx="1500000" cy="150000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="left"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">М7 · BO1</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1020" name="Shape1020"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="4505000"/>
                         <a:ext cx="1500000" cy="200000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                              <w:sz w:val="16"/>
-[...3 lines deleted...]
-                            <w:t xml:space="preserve">—</w:t>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Team spilis'  (1)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1032" name="Shape1032"/>
+                    <wps:cNvPr id="1021" name="Shape1021"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="0" y="3580000"/>
+                        <a:off x="0" y="4705000"/>
                         <a:ext cx="1500000" cy="200000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">—</w:t>
+                            <w:t xml:space="preserve">ZQ  (0)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1033" name="Line1033"/>
-[...56 lines deleted...]
-                    <wps:cNvPr id="1036" name="Shape1036"/>
+                    <wps:cNvPr id="1022" name="Shape1022"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="0" y="3900000"/>
+                        <a:off x="0" y="5025000"/>
+                        <a:ext cx="1500000" cy="150000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="left"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">М8 · BO1</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1023" name="Shape1023"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="5175000"/>
                         <a:ext cx="1500000" cy="200000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">—</w:t>
+                            <w:t xml:space="preserve">СГПЭКОВЦЫ  (0)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1037" name="Shape1037"/>
+                    <wps:cNvPr id="1024" name="Shape1024"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="0" y="4100000"/>
+                        <a:off x="0" y="5375000"/>
                         <a:ext cx="1500000" cy="200000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                              <w:sz w:val="16"/>
-[...3 lines deleted...]
-                            <w:t xml:space="preserve">—</w:t>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">ARBEKOV GANG  (1)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1038" name="Line1038"/>
-[...56 lines deleted...]
-                    <wps:cNvPr id="1041" name="Shape1041"/>
+                    <wps:cNvPr id="1025" name="Shape1025"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="1920000" y="0"/>
                         <a:ext cx="1500000" cy="200000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:b/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:b/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">Раунд :n</w:t>
+                            <w:t xml:space="preserve">Раунд 2</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1042" name="Shape1042"/>
+                    <wps:cNvPr id="1026" name="Shape1026"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="1920000" y="520000"/>
+                        <a:off x="1920000" y="335000"/>
+                        <a:ext cx="1500000" cy="150000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="left"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">М9 · BO1</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1027" name="Shape1027"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="1920000" y="485000"/>
                         <a:ext cx="1500000" cy="200000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">—</w:t>
+                            <w:t xml:space="preserve">Despair team  (0)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1043" name="Shape1043"/>
+                    <wps:cNvPr id="1028" name="Shape1028"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="1920000" y="720000"/>
+                        <a:off x="1920000" y="685000"/>
                         <a:ext cx="1500000" cy="200000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                              <w:sz w:val="16"/>
-[...3 lines deleted...]
-                            <w:t xml:space="preserve">—</w:t>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">vorb squad  (1)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1044" name="Line1044"/>
-[...56 lines deleted...]
-                    <wps:cNvPr id="1047" name="Shape1047"/>
+                    <wps:cNvPr id="1029" name="Shape1029"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="1920000" y="1560000"/>
+                        <a:off x="1920000" y="1005000"/>
+                        <a:ext cx="1500000" cy="150000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="left"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">М10 · BO1</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1030" name="Shape1030"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="1920000" y="1155000"/>
                         <a:ext cx="1500000" cy="200000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">—</w:t>
+                            <w:t xml:space="preserve">Team spilis'  (0)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1048" name="Shape1048"/>
+                    <wps:cNvPr id="1031" name="Shape1031"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="1920000" y="1760000"/>
+                        <a:off x="1920000" y="1355000"/>
                         <a:ext cx="1500000" cy="200000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                              <w:sz w:val="16"/>
-[...3 lines deleted...]
-                            <w:t xml:space="preserve">—</w:t>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">ARBEKOV GANG  (1)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1049" name="Line1049"/>
-[...56 lines deleted...]
-                    <wps:cNvPr id="1052" name="Shape1052"/>
+                    <wps:cNvPr id="1032" name="Shape1032"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="1920000" y="2600000"/>
+                        <a:off x="1920000" y="1675000"/>
+                        <a:ext cx="1500000" cy="150000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="left"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">М11 · BO1</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1033" name="Shape1033"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="1920000" y="1825000"/>
                         <a:ext cx="1500000" cy="200000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">—</w:t>
+                            <w:t xml:space="preserve">god’s of bashkirsss  (0)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1053" name="Shape1053"/>
+                    <wps:cNvPr id="1034" name="Shape1034"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="1920000" y="2800000"/>
+                        <a:off x="1920000" y="2025000"/>
                         <a:ext cx="1500000" cy="200000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                              <w:sz w:val="16"/>
-[...3 lines deleted...]
-                            <w:t xml:space="preserve">—</w:t>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Пузатые кони  (1)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1054" name="Line1054"/>
-[...56 lines deleted...]
-                    <wps:cNvPr id="1057" name="Shape1057"/>
+                    <wps:cNvPr id="1035" name="Shape1035"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="1920000" y="3640000"/>
+                        <a:off x="1920000" y="2345000"/>
+                        <a:ext cx="1500000" cy="150000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="left"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">М12 · BO1</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1036" name="Shape1036"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="1920000" y="2495000"/>
                         <a:ext cx="1500000" cy="200000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">—</w:t>
+                            <w:t xml:space="preserve">tr1plW  (0)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1058" name="Shape1058"/>
+                    <wps:cNvPr id="1037" name="Shape1037"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="1920000" y="3840000"/>
+                        <a:off x="1920000" y="2695000"/>
                         <a:ext cx="1500000" cy="200000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                              <w:sz w:val="16"/>
-[...3 lines deleted...]
-                            <w:t xml:space="preserve">—</w:t>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">YMB  (1)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1059" name="Line1059"/>
-[...56 lines deleted...]
-                    <wps:cNvPr id="1062" name="Shape1062"/>
+                    <wps:cNvPr id="1038" name="Shape1038"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="1920000" y="2340000"/>
+                        <a:off x="1920000" y="3015000"/>
+                        <a:ext cx="1500000" cy="150000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="left"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">М13 · BO1</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1039" name="Shape1039"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="1920000" y="3165000"/>
                         <a:ext cx="1500000" cy="200000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                              <w:sz w:val="16"/>
-[...3 lines deleted...]
-                            <w:t xml:space="preserve">—</w:t>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Fr1akSquad  (1)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1063" name="Shape1063"/>
+                    <wps:cNvPr id="1040" name="Shape1040"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="1920000" y="2540000"/>
+                        <a:off x="1920000" y="3365000"/>
                         <a:ext cx="1500000" cy="200000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">—</w:t>
+                            <w:t xml:space="preserve">СГПЭКОВЦЫ  (0)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1064" name="Line1064"/>
-[...56 lines deleted...]
-                    <wps:cNvPr id="1067" name="Shape1067"/>
+                    <wps:cNvPr id="1041" name="Shape1041"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="1920000" y="2860000"/>
+                        <a:off x="1920000" y="3685000"/>
+                        <a:ext cx="1500000" cy="150000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="left"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">М14 · BO1</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1042" name="Shape1042"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="1920000" y="3835000"/>
                         <a:ext cx="1500000" cy="200000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">—</w:t>
+                            <w:t xml:space="preserve">Q8  (0)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1068" name="Shape1068"/>
+                    <wps:cNvPr id="1043" name="Shape1043"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="1920000" y="3060000"/>
+                        <a:off x="1920000" y="4035000"/>
                         <a:ext cx="1500000" cy="200000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                              <w:sz w:val="16"/>
-[...3 lines deleted...]
-                            <w:t xml:space="preserve">—</w:t>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Козырные Тузы  (1)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1069" name="Line1069"/>
-[...56 lines deleted...]
-                    <wps:cNvPr id="1072" name="Shape1072"/>
+                    <wps:cNvPr id="1044" name="Shape1044"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="1920000" y="3380000"/>
+                        <a:off x="1920000" y="4355000"/>
+                        <a:ext cx="1500000" cy="150000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="left"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">М15 · BO1</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1045" name="Shape1045"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="1920000" y="4505000"/>
                         <a:ext cx="1500000" cy="200000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">—</w:t>
+                            <w:t xml:space="preserve">ZQ  (0)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1073" name="Shape1073"/>
+                    <wps:cNvPr id="1046" name="Shape1046"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="1920000" y="3580000"/>
+                        <a:off x="1920000" y="4705000"/>
                         <a:ext cx="1500000" cy="200000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                              <w:sz w:val="16"/>
-[...3 lines deleted...]
-                            <w:t xml:space="preserve">—</w:t>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">9Cirxl  (1)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1074" name="Line1074"/>
-[...56 lines deleted...]
-                    <wps:cNvPr id="1077" name="Shape1077"/>
+                    <wps:cNvPr id="1047" name="Shape1047"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="1920000" y="3900000"/>
+                        <a:off x="1920000" y="5025000"/>
+                        <a:ext cx="1500000" cy="150000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="left"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">М16 · BO1</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1048" name="Shape1048"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="1920000" y="5175000"/>
                         <a:ext cx="1500000" cy="200000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                              <w:sz w:val="16"/>
-[...3 lines deleted...]
-                            <w:t xml:space="preserve">—</w:t>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">guzliki  (1)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1078" name="Shape1078"/>
+                    <wps:cNvPr id="1049" name="Shape1049"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="1920000" y="4100000"/>
+                        <a:off x="1920000" y="5375000"/>
                         <a:ext cx="1500000" cy="200000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">—</w:t>
+                            <w:t xml:space="preserve">LL team  (0)</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </wpg:wgp>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">24.09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5340000" cy="5710000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1105" name="TournamentBracket1105"/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                <wpg:wgp>
+                  <wpg:cNvGrpSpPr/>
+                  <wpg:grpSpPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5340000" cy="5710000"/>
+                      <a:chOff x="0" y="0"/>
+                      <a:chExt cx="5340000" cy="5710000"/>
+                    </a:xfrm>
+                  </wpg:grpSpPr>
+                  <wps:wsp>
+                    <wps:cNvPr id="1051" name="Shape1051"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1500000" cy="200000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Раунд 3</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1079" name="Line1079"/>
-                    <wps:cNvSpPr/>
+                    <wps:cNvPr id="1052" name="Shape1052"/>
+                    <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="3420000" y="4100000"/>
-                        <a:ext cx="210000" cy="1"/>
+                        <a:off x="0" y="335000"/>
+                        <a:ext cx="1500000" cy="150000"/>
                       </a:xfrm>
-                      <a:prstGeom prst="line">
+                      <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
-                      <a:ln w="12700">
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="left"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">М17 · BO1</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1053" name="Shape1053"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="485000"/>
+                        <a:ext cx="1500000" cy="200000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
-                    <wps:bodyPr/>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">YMB  (1)</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1080" name="Line1080"/>
-                    <wps:cNvSpPr/>
+                    <wps:cNvPr id="1054" name="Shape1054"/>
+                    <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="3630000" y="2020000"/>
-                        <a:ext cx="1" cy="2080000"/>
+                        <a:off x="0" y="685000"/>
+                        <a:ext cx="1500000" cy="200000"/>
                       </a:xfrm>
-                      <a:prstGeom prst="line">
+                      <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
-                      <a:ln w="12700">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
-                    <wps:bodyPr/>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Пузатые кони  (0)</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1081" name="Line1081"/>
-                    <wps:cNvSpPr/>
+                    <wps:cNvPr id="1055" name="Shape1055"/>
+                    <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="3630000" y="2020000"/>
-                        <a:ext cx="210000" cy="1"/>
+                        <a:off x="0" y="1005000"/>
+                        <a:ext cx="1500000" cy="150000"/>
                       </a:xfrm>
-                      <a:prstGeom prst="line">
+                      <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
-                      <a:ln w="12700">
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="left"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">М18 · BO1</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1056" name="Shape1056"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="1155000"/>
+                        <a:ext cx="1500000" cy="200000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
-                    <wps:bodyPr/>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">vorb squad  (0)</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1057" name="Shape1057"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="1355000"/>
+                        <a:ext cx="1500000" cy="200000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln w="9525">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">ARBEKOV GANG  (1)</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1058" name="Shape1058"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="1675000"/>
+                        <a:ext cx="1500000" cy="150000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="left"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">М19 · BO1</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1059" name="Shape1059"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="1825000"/>
+                        <a:ext cx="1500000" cy="200000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln w="9525">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">guzliki  (0)</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1060" name="Shape1060"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="2025000"/>
+                        <a:ext cx="1500000" cy="200000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln w="9525">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Козырные Тузы  (1)</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1061" name="Shape1061"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="2345000"/>
+                        <a:ext cx="1500000" cy="150000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="left"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">М20 · BO1</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1062" name="Shape1062"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="2495000"/>
+                        <a:ext cx="1500000" cy="200000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln w="9525">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">tr1plW  (0)</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1063" name="Shape1063"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="2695000"/>
+                        <a:ext cx="1500000" cy="200000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln w="9525">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Despair team  (1)</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1064" name="Shape1064"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="3015000"/>
+                        <a:ext cx="1500000" cy="150000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="left"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">М21 · BO1</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1065" name="Shape1065"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="3165000"/>
+                        <a:ext cx="1500000" cy="200000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln w="9525">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">god’s of bashkirsss  (1)</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1066" name="Shape1066"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="3365000"/>
+                        <a:ext cx="1500000" cy="200000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln w="9525">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Team spilis'  (0)</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1067" name="Shape1067"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="3685000"/>
+                        <a:ext cx="1500000" cy="150000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="left"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">М22 · BO1</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1068" name="Shape1068"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="3835000"/>
+                        <a:ext cx="1500000" cy="200000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln w="9525">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">9Cirxl  (0)</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1069" name="Shape1069"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="4035000"/>
+                        <a:ext cx="1500000" cy="200000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln w="9525">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Fr1akSquad  (1)</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1070" name="Shape1070"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="4355000"/>
+                        <a:ext cx="1500000" cy="150000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="left"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">М23 · BO1</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1071" name="Shape1071"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="4505000"/>
+                        <a:ext cx="1500000" cy="200000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln w="9525">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">LL team  (1)</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1072" name="Shape1072"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="4705000"/>
+                        <a:ext cx="1500000" cy="200000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln w="9525">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">СГПЭКОВЦЫ  (0)</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1073" name="Shape1073"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="5025000"/>
+                        <a:ext cx="1500000" cy="150000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="left"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">М24 · BO1</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1074" name="Shape1074"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="5175000"/>
+                        <a:ext cx="1500000" cy="200000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln w="9525">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">ZQ  (0)</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1075" name="Shape1075"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="5375000"/>
+                        <a:ext cx="1500000" cy="200000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln w="9525">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Q8  (1)</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1076" name="Shape1076"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="1920000" y="0"/>
+                        <a:ext cx="1500000" cy="200000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Раунд 4</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1077" name="Shape1077"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="1920000" y="335000"/>
+                        <a:ext cx="1500000" cy="150000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="left"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">М25 · BO1</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1078" name="Shape1078"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="1920000" y="485000"/>
+                        <a:ext cx="1500000" cy="200000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln w="9525">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">god’s of bashkirsss  (1)</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1079" name="Shape1079"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="1920000" y="685000"/>
+                        <a:ext cx="1500000" cy="200000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln w="9525">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Fr1akSquad  (0)</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1080" name="Shape1080"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="1920000" y="1005000"/>
+                        <a:ext cx="1500000" cy="150000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="left"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">М26 · BO1</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1081" name="Shape1081"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="1920000" y="1155000"/>
+                        <a:ext cx="1500000" cy="200000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln w="9525">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">vorb squad  (0)</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
                     <wps:cNvPr id="1082" name="Shape1082"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="1920000" y="1355000"/>
+                        <a:ext cx="1500000" cy="200000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln w="9525">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Пузатые кони  (1)</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1083" name="Shape1083"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="1920000" y="1675000"/>
+                        <a:ext cx="1500000" cy="150000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="left"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">М27 · BO1</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1084" name="Shape1084"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="1920000" y="1825000"/>
+                        <a:ext cx="1500000" cy="200000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln w="9525">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Козырные Тузы  (1)</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1085" name="Shape1085"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="1920000" y="2025000"/>
+                        <a:ext cx="1500000" cy="200000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln w="9525">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Despair team  (0)</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1086" name="Shape1086"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="1920000" y="2345000"/>
+                        <a:ext cx="1500000" cy="150000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="left"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">М28 · BO1</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1087" name="Shape1087"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="1920000" y="2495000"/>
+                        <a:ext cx="1500000" cy="200000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln w="9525">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Team spilis'  (0)</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1088" name="Shape1088"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="1920000" y="2695000"/>
+                        <a:ext cx="1500000" cy="200000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln w="9525">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Q8  (1)</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1089" name="Shape1089"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="1920000" y="3015000"/>
+                        <a:ext cx="1500000" cy="150000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="left"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">М29 · BO1</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1090" name="Shape1090"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="1920000" y="3165000"/>
+                        <a:ext cx="1500000" cy="200000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln w="9525">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">LL team  (1)</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1091" name="Shape1091"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="1920000" y="3365000"/>
+                        <a:ext cx="1500000" cy="200000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln w="9525">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">9Cirxl  (0)</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1092" name="Shape1092"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="1920000" y="3685000"/>
+                        <a:ext cx="1500000" cy="150000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="left"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">М30 · BO1</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1093" name="Shape1093"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="1920000" y="3835000"/>
+                        <a:ext cx="1500000" cy="200000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln w="9525">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">guzliki  (1)</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1094" name="Shape1094"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="1920000" y="4035000"/>
+                        <a:ext cx="1500000" cy="200000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln w="9525">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">tr1plW  (0)</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1095" name="Shape1095"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="3840000" y="0"/>
                         <a:ext cx="1500000" cy="200000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:b/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:b/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">Раунд :n</w:t>
+                            <w:t xml:space="preserve">Раунд 5</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1083" name="Shape1083"/>
+                    <wps:cNvPr id="1096" name="Shape1096"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="3840000" y="1040000"/>
+                        <a:off x="3840000" y="335000"/>
+                        <a:ext cx="1500000" cy="150000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="left"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">М31 · BO1</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1097" name="Shape1097"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="3840000" y="485000"/>
                         <a:ext cx="1500000" cy="200000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                              <w:sz w:val="16"/>
-[...3 lines deleted...]
-                            <w:t xml:space="preserve">—</w:t>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Q8  (1)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1084" name="Shape1084"/>
+                    <wps:cNvPr id="1098" name="Shape1098"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="3840000" y="1240000"/>
+                        <a:off x="3840000" y="685000"/>
                         <a:ext cx="1500000" cy="200000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">—</w:t>
+                            <w:t xml:space="preserve">Fr1akSquad  (0)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1085" name="Line1085"/>
-[...56 lines deleted...]
-                    <wps:cNvPr id="1088" name="Shape1088"/>
+                    <wps:cNvPr id="1099" name="Shape1099"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="3840000" y="3120000"/>
+                        <a:off x="3840000" y="1005000"/>
+                        <a:ext cx="1500000" cy="150000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="left"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">М32 · BO1</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1100" name="Shape1100"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="3840000" y="1155000"/>
                         <a:ext cx="1500000" cy="200000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">—</w:t>
+                            <w:t xml:space="preserve">vorb squad  (0)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1089" name="Shape1089"/>
+                    <wps:cNvPr id="1101" name="Shape1101"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="3840000" y="3320000"/>
+                        <a:off x="3840000" y="1355000"/>
                         <a:ext cx="1500000" cy="200000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                              <w:sz w:val="16"/>
-[...3 lines deleted...]
-                            <w:t xml:space="preserve">—</w:t>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">LL team  (1)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1090" name="Line1090"/>
-[...56 lines deleted...]
-                    <wps:cNvPr id="1093" name="Shape1093"/>
+                    <wps:cNvPr id="1102" name="Shape1102"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="3840000" y="1300000"/>
+                        <a:off x="3840000" y="1675000"/>
+                        <a:ext cx="1500000" cy="150000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="left"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">М33 · BO1</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1103" name="Shape1103"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="3840000" y="1825000"/>
                         <a:ext cx="1500000" cy="200000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">—</w:t>
+                            <w:t xml:space="preserve">Despair team  (0)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1094" name="Shape1094"/>
+                    <wps:cNvPr id="1104" name="Shape1104"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="3840000" y="1500000"/>
+                        <a:off x="3840000" y="2025000"/>
                         <a:ext cx="1500000" cy="200000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                              <w:sz w:val="16"/>
-[...3 lines deleted...]
-                            <w:t xml:space="preserve">—</w:t>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">guzliki  (1)</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </wpg:wgp>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25.09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="3420000" cy="3030000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1138" name="TournamentBracket1138"/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                <wpg:wgp>
+                  <wpg:cNvGrpSpPr/>
+                  <wpg:grpSpPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3420000" cy="3030000"/>
+                      <a:chOff x="0" y="0"/>
+                      <a:chExt cx="3420000" cy="3030000"/>
+                    </a:xfrm>
+                  </wpg:grpSpPr>
+                  <wps:wsp>
+                    <wps:cNvPr id="1106" name="Shape1106"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1500000" cy="200000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Четвертьфинал</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1095" name="Line1095"/>
-[...56 lines deleted...]
-                    <wps:cNvPr id="1098" name="Shape1098"/>
+                    <wps:cNvPr id="1107" name="Shape1107"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="3840000" y="1820000"/>
+                        <a:off x="0" y="335000"/>
+                        <a:ext cx="1500000" cy="150000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="left"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">М34 · BO3</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1108" name="Shape1108"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="485000"/>
                         <a:ext cx="1500000" cy="200000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                              <w:sz w:val="16"/>
-[...3 lines deleted...]
-                            <w:t xml:space="preserve">—</w:t>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">YMB  (2)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1099" name="Shape1099"/>
+                    <wps:cNvPr id="1109" name="Shape1109"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="3840000" y="2020000"/>
+                        <a:off x="0" y="685000"/>
                         <a:ext cx="1500000" cy="200000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">—</w:t>
+                            <w:t xml:space="preserve">guzliki  (0)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1100" name="Line1100"/>
+                    <wps:cNvPr id="1110" name="Line1110"/>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="5340000" y="2020000"/>
+                        <a:off x="1500000" y="685000"/>
                         <a:ext cx="210000" cy="1"/>
                       </a:xfrm>
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:ln w="12700">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1101" name="Line1101"/>
+                    <wps:cNvPr id="1111" name="Line1111"/>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="5550000" y="980000"/>
-                        <a:ext cx="1" cy="1040000"/>
+                        <a:off x="1710000" y="685000"/>
+                        <a:ext cx="1" cy="335000"/>
                       </a:xfrm>
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:ln w="12700">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1102" name="Line1102"/>
+                    <wps:cNvPr id="1112" name="Line1112"/>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="5550000" y="980000"/>
+                        <a:off x="1710000" y="1020000"/>
                         <a:ext cx="210000" cy="1"/>
                       </a:xfrm>
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:ln w="12700">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1103" name="Shape1103"/>
+                    <wps:cNvPr id="1113" name="Shape1113"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="3840000" y="2340000"/>
+                        <a:off x="0" y="1005000"/>
+                        <a:ext cx="1500000" cy="150000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="left"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">М35 · BO3</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1114" name="Shape1114"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="1155000"/>
                         <a:ext cx="1500000" cy="200000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">—</w:t>
+                            <w:t xml:space="preserve">ARBEKOV GANG  (0)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1104" name="Shape1104"/>
+                    <wps:cNvPr id="1115" name="Shape1115"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="3840000" y="2540000"/>
+                        <a:off x="0" y="1355000"/>
                         <a:ext cx="1500000" cy="200000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                              <w:sz w:val="16"/>
-[...3 lines deleted...]
-                            <w:t xml:space="preserve">—</w:t>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">LL team  (2)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1105" name="Line1105"/>
+                    <wps:cNvPr id="1116" name="Line1116"/>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="5340000" y="2540000"/>
+                        <a:off x="1500000" y="1355000"/>
                         <a:ext cx="210000" cy="1"/>
                       </a:xfrm>
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:ln w="12700">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1106" name="Line1106"/>
+                    <wps:cNvPr id="1117" name="Line1117"/>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="5550000" y="1500000"/>
-                        <a:ext cx="1" cy="1040000"/>
+                        <a:off x="1710000" y="1020000"/>
+                        <a:ext cx="1" cy="335000"/>
                       </a:xfrm>
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:ln w="12700">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1107" name="Line1107"/>
+                    <wps:cNvPr id="1118" name="Line1118"/>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="5550000" y="1500000"/>
+                        <a:off x="1710000" y="1020000"/>
                         <a:ext cx="210000" cy="1"/>
                       </a:xfrm>
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:ln w="12700">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1108" name="Shape1108"/>
+                    <wps:cNvPr id="1119" name="Shape1119"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="3840000" y="2860000"/>
+                        <a:off x="0" y="1675000"/>
+                        <a:ext cx="1500000" cy="150000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="left"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">М36 · BO3</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1120" name="Shape1120"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="1825000"/>
                         <a:ext cx="1500000" cy="200000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                              <w:sz w:val="16"/>
-[...3 lines deleted...]
-                            <w:t xml:space="preserve">—</w:t>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">god’s of bashkirsss  (2)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1109" name="Shape1109"/>
+                    <wps:cNvPr id="1121" name="Shape1121"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="3840000" y="3060000"/>
+                        <a:off x="0" y="2025000"/>
                         <a:ext cx="1500000" cy="200000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">—</w:t>
+                            <w:t xml:space="preserve">Q8  (0)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1110" name="Line1110"/>
+                    <wps:cNvPr id="1122" name="Line1122"/>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="5340000" y="3060000"/>
+                        <a:off x="1500000" y="2025000"/>
                         <a:ext cx="210000" cy="1"/>
                       </a:xfrm>
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:ln w="12700">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1111" name="Line1111"/>
+                    <wps:cNvPr id="1123" name="Line1123"/>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="5550000" y="1500000"/>
-                        <a:ext cx="1" cy="1560000"/>
+                        <a:off x="1710000" y="2025000"/>
+                        <a:ext cx="1" cy="335000"/>
                       </a:xfrm>
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:ln w="12700">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1112" name="Line1112"/>
+                    <wps:cNvPr id="1124" name="Line1124"/>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="5550000" y="1500000"/>
+                        <a:off x="1710000" y="2360000"/>
                         <a:ext cx="210000" cy="1"/>
                       </a:xfrm>
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:ln w="12700">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1113" name="Shape1113"/>
+                    <wps:cNvPr id="1125" name="Shape1125"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="3840000" y="3380000"/>
+                        <a:off x="0" y="2345000"/>
+                        <a:ext cx="1500000" cy="150000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="left"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">М37 · BO3</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1126" name="Shape1126"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="2495000"/>
                         <a:ext cx="1500000" cy="200000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">—</w:t>
+                            <w:t xml:space="preserve">Пузатые кони  (0)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1114" name="Shape1114"/>
+                    <wps:cNvPr id="1127" name="Shape1127"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="3840000" y="3580000"/>
+                        <a:off x="0" y="2695000"/>
                         <a:ext cx="1500000" cy="200000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                              <w:sz w:val="16"/>
-[...3 lines deleted...]
-                            <w:t xml:space="preserve">—</w:t>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Козырные Тузы  (1)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1115" name="Line1115"/>
+                    <wps:cNvPr id="1128" name="Line1128"/>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="5340000" y="3580000"/>
+                        <a:off x="1500000" y="2695000"/>
                         <a:ext cx="210000" cy="1"/>
                       </a:xfrm>
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:ln w="12700">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1116" name="Line1116"/>
+                    <wps:cNvPr id="1129" name="Line1129"/>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="5550000" y="2020000"/>
-                        <a:ext cx="1" cy="1560000"/>
+                        <a:off x="1710000" y="2360000"/>
+                        <a:ext cx="1" cy="335000"/>
                       </a:xfrm>
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:ln w="12700">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1117" name="Line1117"/>
+                    <wps:cNvPr id="1130" name="Line1130"/>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="5550000" y="2020000"/>
+                        <a:off x="1710000" y="2360000"/>
                         <a:ext cx="210000" cy="1"/>
                       </a:xfrm>
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:ln w="12700">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1118" name="Shape1118"/>
+                    <wps:cNvPr id="1131" name="Shape1131"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="3840000" y="3900000"/>
+                        <a:off x="1920000" y="0"/>
+                        <a:ext cx="1500000" cy="200000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Полуфинал</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1132" name="Shape1132"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="1920000" y="670000"/>
+                        <a:ext cx="1500000" cy="150000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="left"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">М38 · BO3</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1133" name="Shape1133"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="1920000" y="820000"/>
                         <a:ext cx="1500000" cy="200000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                              <w:sz w:val="16"/>
-[...3 lines deleted...]
-                            <w:t xml:space="preserve">—</w:t>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">YMB  (2)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1119" name="Shape1119"/>
+                    <wps:cNvPr id="1134" name="Shape1134"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="3840000" y="4100000"/>
+                        <a:off x="1920000" y="1020000"/>
                         <a:ext cx="1500000" cy="200000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">—</w:t>
+                            <w:t xml:space="preserve">LL team  (0)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1120" name="Line1120"/>
-[...56 lines deleted...]
-                    <wps:cNvPr id="1123" name="Shape1123"/>
+                    <wps:cNvPr id="1135" name="Shape1135"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="5760000" y="0"/>
-                        <a:ext cx="1500000" cy="200000"/>
+                        <a:off x="1920000" y="2010000"/>
+                        <a:ext cx="1500000" cy="150000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-                            <w:jc w:val="center"/>
-[...2 lines deleted...]
-                              <w:b/>
+                            <w:jc w:val="left"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                              <w:b/>
-[...4 lines deleted...]
-                            <w:t xml:space="preserve">Раунд :n</w:t>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">М39 · BO3</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1124" name="Shape1124"/>
+                    <wps:cNvPr id="1136" name="Shape1136"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="5760000" y="2080000"/>
+                        <a:off x="1920000" y="2160000"/>
                         <a:ext cx="1500000" cy="200000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">—</w:t>
+                            <w:t xml:space="preserve">god’s of bashkirsss  (0)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1125" name="Shape1125"/>
+                    <wps:cNvPr id="1137" name="Shape1137"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="5760000" y="2280000"/>
+                        <a:off x="1920000" y="2360000"/>
                         <a:ext cx="1500000" cy="200000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                              <w:sz w:val="16"/>
-[...3 lines deleted...]
-                            <w:t xml:space="preserve">—</w:t>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Козырные Тузы  (2)</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </wpg:wgp>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">26.09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="3420000" cy="1020000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1147" name="TournamentBracket1147"/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                <wpg:wgp>
+                  <wpg:cNvGrpSpPr/>
+                  <wpg:grpSpPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3420000" cy="1020000"/>
+                      <a:chOff x="0" y="0"/>
+                      <a:chExt cx="3420000" cy="1020000"/>
+                    </a:xfrm>
+                  </wpg:grpSpPr>
+                  <wps:wsp>
+                    <wps:cNvPr id="1139" name="Shape1139"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1500000" cy="200000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Финал</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1126" name="Line1126"/>
-[...56 lines deleted...]
-                    <wps:cNvPr id="1129" name="Shape1129"/>
+                    <wps:cNvPr id="1140" name="Shape1140"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="5760000" y="780000"/>
+                        <a:off x="0" y="335000"/>
+                        <a:ext cx="1500000" cy="150000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="left"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">М40 · BO5</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1141" name="Shape1141"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="485000"/>
                         <a:ext cx="1500000" cy="200000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                              <w:sz w:val="16"/>
-[...3 lines deleted...]
-                            <w:t xml:space="preserve">—</w:t>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">YMB  (3)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1130" name="Shape1130"/>
+                    <wps:cNvPr id="1142" name="Shape1142"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="5760000" y="980000"/>
+                        <a:off x="0" y="685000"/>
                         <a:ext cx="1500000" cy="200000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">—</w:t>
+                            <w:t xml:space="preserve">Козырные Тузы  (0)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1131" name="Line1131"/>
-[...56 lines deleted...]
-                    <wps:cNvPr id="1134" name="Shape1134"/>
+                    <wps:cNvPr id="1143" name="Shape1143"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="5760000" y="1300000"/>
+                        <a:off x="1920000" y="0"/>
+                        <a:ext cx="1500000" cy="200000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Матч за 3-е место</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1144" name="Shape1144"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="1920000" y="335000"/>
+                        <a:ext cx="1500000" cy="150000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="left"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">М41 · BO5</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1145" name="Shape1145"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="1920000" y="485000"/>
                         <a:ext cx="1500000" cy="200000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">—</w:t>
+                            <w:t xml:space="preserve">LL team  (0)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1135" name="Shape1135"/>
+                    <wps:cNvPr id="1146" name="Shape1146"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="5760000" y="1500000"/>
+                        <a:off x="1920000" y="685000"/>
                         <a:ext cx="1500000" cy="200000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                              <w:sz w:val="16"/>
-[...557 lines deleted...]
-                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:b/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
-                          </w:pPr>
-[...302 lines deleted...]
-                            <w:t xml:space="preserve">—</w:t>
+                            <w:t xml:space="preserve">god’s of bashkirsss  (3)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </wpg:wgp>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Верхняя сетка</w:t>
-[...1412 lines deleted...]
-        <w:t xml:space="preserve">0 команд. Формат: Раунд :n — 23.09.2026; Раунд :n — 23.09.2026; Раунд :n — 23.09.2026; Раунд :n — 24.09.2026; Раунд :n — 24.09.2026; Четвертьфинал — 25.09.2026; Полуфинал — 25.09.2026; Финал — 26.09.2026.</w:t>
+        <w:t xml:space="preserve">Расписание</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9000" w:type="dxa"/>
+        <w:tblW w:w="8550" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4200"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2400"/>
+        <w:gridCol w:w="2900"/>
+        <w:gridCol w:w="1150"/>
+        <w:gridCol w:w="900"/>
+        <w:gridCol w:w="1300"/>
+        <w:gridCol w:w="1200"/>
+        <w:gridCol w:w="1100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:tcW w:w="2900" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EFEFEF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Этап</w:t>
+              <w:t xml:space="preserve">Раунд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2400" w:type="dxa"/>
+            <w:tcW w:w="1150" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EFEFEF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Матчи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EFEFEF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Формат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2400" w:type="dxa"/>
+            <w:tcW w:w="1300" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EFEFEF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...16 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...710 lines deleted...]
-                <w:b/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EFEFEF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Время (МСК)</w:t>
+              <w:t xml:space="preserve">Начало (МСК)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcW w:w="1100" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EFEFEF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Место</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcW w:w="2900" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Раунд :n</w:t>
+              <w:t xml:space="preserve">Раунд 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcW w:w="1150" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">М1–М8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BO1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">23.09.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">16:00</w:t>
+              <w:t xml:space="preserve">16:45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcW w:w="1100" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">онлайн</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcW w:w="2900" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Раунд :n</w:t>
+              <w:t xml:space="preserve">Раунд 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcW w:w="1150" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">М9–М16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BO1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">23.09.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">17:20</w:t>
+              <w:t xml:space="preserve">16:45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcW w:w="1100" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">онлайн</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcW w:w="2900" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Раунд :n</w:t>
+              <w:t xml:space="preserve">Раунд 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcW w:w="1150" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">23.09.2026</w:t>
+              <w:t xml:space="preserve">М17–М24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcW w:w="900" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">18:40</w:t>
+              <w:t xml:space="preserve">BO1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcW w:w="1300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...52 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">24.09.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">16:00</w:t>
+              <w:t xml:space="preserve">16:15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcW w:w="1100" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">онлайн</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcW w:w="2900" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Раунд :n</w:t>
+              <w:t xml:space="preserve">Раунд 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcW w:w="1150" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">М25–М30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BO1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">24.09.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">17:20</w:t>
+              <w:t xml:space="preserve">17:35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcW w:w="1100" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">онлайн</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcW w:w="2900" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Четвертьфинал</w:t>
+              <w:t xml:space="preserve">Раунд 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcW w:w="1150" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">25.09.2026</w:t>
+              <w:t xml:space="preserve">М31–М33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcW w:w="900" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">14:00</w:t>
+              <w:t xml:space="preserve">BO1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcW w:w="1300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18:55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1100" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">онлайн</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcW w:w="2900" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Полуфинал</w:t>
+              <w:t xml:space="preserve">Четвертьфинал</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcW w:w="1150" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">М34–М37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BO3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">25.09.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">17:20</w:t>
+              <w:t xml:space="preserve">14:45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcW w:w="1100" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">онлайн</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcW w:w="2900" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Полуфинал</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1150" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">М38–М39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BO3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17:40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1100" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">онлайн</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Финал</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcW w:w="1150" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">М40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BO5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">26.09.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">14:00</w:t>
+              <w:t xml:space="preserve">14:15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcW w:w="1100" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">офлайн</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Матч за 3-е место</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1150" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">М41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BO5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14:15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1100" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">офлайн</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...974 lines deleted...]
-    </w:p>
     <w:sectPr w:rsidR="00BF0402" w:rsidRPr="00BF2CA9" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>