--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -2,1977 +2,1934 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5BC25BB3" w14:textId="77777777" w:rsidR="00BF0402" w:rsidRPr="00BF2CA9" w:rsidRDefault="004D5D30" w:rsidP="00BF2CA9">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="24"/>
-[...2 lines deleted...]
-        <w:t>ПОЛОЖЕНИЕ</w:t>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ПОЛОЖЕНИЕ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">О проведении киберспортивного турнира по дисциплине «Counter-Strike 2» «Counter-Strike 2 💐 PGC-8sapartanzceff Penza»</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о проведении турнира «Counter-Strike 2 💐 PGC-8sapartanzceff Penza»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...264 lines deleted...]
-        <w:t>1. ОБЩИЕ ПОЛОЖЕНИЯ</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по дисциплине «Counter-Strike 2»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:bCs/>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">1.1. Настоящее положение определяет порядок проведения турнира по игре «Counter-Strike 2» (далее — Турнир) 07.03.2026.</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сроки: 07.03.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:bCs/>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...233 lines deleted...]
-        <w:t>3. ПОРЯДОК ПРОВЕДЕНИЯ И СРОКИ ПОДАЧИ ЗАЯВОК ДЛЯ УЧАСТИЯ</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Платформа: https://csmagnat.ru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
-          <w:szCs w:val="24"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">3.1. Турнир проводится по олимпийской системе с выбыванием после первого поражения (single elimination).</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Термины и определения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:bCs/>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">3.2. Де-люкс Финал турнира проводится 07.03.2026, начало в 21:00 (онлайн).</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Для целей настоящего Положения нижеприведённые термины используются в следующих значениях. Термины пишутся с прописной буквы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:bCs/>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">3.3. Для участия командам необходимо подать заявку в электронном виде через официальный сайт платформы https://csmagnat.ru. Регистрация заканчивается за до 06.03.2026 06:00 (МСК) до начала первого матча.</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Организатор — Киберспортивная организация «CSMAGNAT».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:bCs/>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">3.4. Заявку отправляет капитан команды.</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Платформа — сайт https://csmagnat.ru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:bCs/>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">3.5. При количестве заявок, превышающем 2 команд, к участию допускаются только первые 2 поданных заявок. После завершения этапа регистрации формируется турнирная сетка. Информация о турнире, турнирная сетка и расписание публикуются на сайте https://csmagnat.ru</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Турнир — соревнование «Counter-Strike 2 💐 PGC-8sapartanzceff Penza».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:bCs/>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">3.6. Турнирная сетка объявляется за до 06.03.2026 06:00 (МСК) до начала первого матча, сразу после окончания регистрации. Уведомления участникам размещаются на сайте https://csmagnat.ru</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Команда — коллектив, заявка которого на Турнир одобрена.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:bCs/>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">3.7. Всем участникам необходимо оформить согласие на обработку персональных данных (приложение 2) и приложить в профиле на сайте.</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Участник — игрок основного состава либо запасной игрок, включённый в заявку Команды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:bCs/>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...33 lines deleted...]
-        <w:t>4. УЧАСТНИКИ И УСЛОВИЯ УЧАСТИЯ</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Капитан — Участник, уполномоченный подавать заявку и взаимодействовать с Организатором от имени Команды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:bCs/>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">4.1. В Турнире принимают участие команды в составе 5 человек по дисциплине «Counter-Strike 2». Допускается до 2 запасных игроков. Команда может состоять из юношей и девушек в возрасте от 14 до 18 лет. Участник может выступать только в одной команде. Запасные игроки определяются в команде до подачи заявки на турнир и не могут быть изменены после её подачи.</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Матч — встреча двух Команд до достижения необходимого числа побед.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:bCs/>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...110 lines deleted...]
-        <w:t>5.3. Решения организаторов по фактам, связанным с игрой, являются окончательными.</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Игра — одна партия Матча. Содержание партии определяется приложением.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:bCs/>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">5.4. При возникновении технических или иных проблем может быть назначена переигровка. При онлайн- и офлайн-матче карта может быть прервана и поставлена на паузу до 10 минут для проверки игрока на наличие запрещённого ПО (любые программы влияющие, изменяющие файлы игры, кроме программ предустановленных организаторами турнира)</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Положение и приложение применяются совместно. При расхождении в ходе Матча применяются положения приложения.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B57388C" w14:textId="77777777" w:rsidR="00BF0402" w:rsidRPr="00BF2CA9" w:rsidRDefault="004D5D30" w:rsidP="00BF2CA9">
-[...2 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
-          <w:szCs w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
-          <w:szCs w:val="24"/>
-[...2 lines deleted...]
-        <w:t>5.5. Решение о дисквалификации игрока или команды принимают организаторы.</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C213457" w14:textId="77777777" w:rsidR="00BF0402" w:rsidRPr="00BF2CA9" w:rsidRDefault="004D5D30" w:rsidP="00BF2CA9">
-[...15 lines deleted...]
-        <w:t>5.6. Организаторы оставляют за собой право отменить или изменить правила турнира в случаях обмана, технических неполадок или каких-либо других обстоятельств, находящихся вне контроля, которые могут поставить под сомнение объективность проведения турнира.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.1. Сроки проведения Турнира: 07.03.2026. Даты и время начала раундов приведены в приложении 2.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60E1D382" w14:textId="77777777" w:rsidR="00BF0402" w:rsidRPr="00BF2CA9" w:rsidRDefault="004D5D30" w:rsidP="00BF2CA9">
-[...15 lines deleted...]
-        <w:t>5.7. Участники турнира обязаны соблюдать принципы спортивного поведения и честной игры.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.2. Турнир проводится по олимпийской системе с выбыванием после одного поражения. Матчи проводятся в онлайн-формате.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="527BFD43" w14:textId="77777777" w:rsidR="00BF0402" w:rsidRPr="00BF2CA9" w:rsidRDefault="004D5D30" w:rsidP="00BF2CA9">
-[...3 lines deleted...]
-          <w:bCs/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>5.8. Участникам турнира запрещается использовать любое программное обеспечение, влияющее на внутриигровую механику (читы, макросы и т.д.), в том числе предназначенное для изменения внутриигровых параметров в целях предоставления преимущества себе и/или создания препятствий для нормального хода матча своему оппоненту. При подозрении в использовании такого ПО участникам необходимо незамедлительно сообщить об этом организатору турнира (если он присутствует на площадке) или обратиться через контакты на сайте / соцсети / мессенджеры (при онлайн-турнире). Организаторы могут приостановить матч на время проверки либо вызвать игрока на проверку после матча. Проверка осуществляется путём подключения игрока к встрече в Яндекс.Телемост с демонстрацией экрана. Участник обязан пройти проверку по требованию организатора. При отказе или неявке на проверку команда может быть дисквалифицирована с турнира. При обнаружении недобросовестных программ команда может быть дисквалифицирована.</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.3. Формат серий (количество карт в Матче) для каждого раунда указан в приложении 2.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79AFE7C6" w14:textId="77777777" w:rsidR="00981EDD" w:rsidRPr="005E3797" w:rsidRDefault="00000000">
-[...9 lines deleted...]
-        <w:t>5.9. Никнеймы участников должны быть корректными: запрещается использование нецензурной лексики, оскорблений, пропаганды насилия и иного содержания, нарушающего общепринятые нормы.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.4. Заявки, турнирная сетка, расписание и результаты публикуются на Платформе.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C5BA178" w14:textId="77777777" w:rsidR="00BF0402" w:rsidRPr="00BF2CA9" w:rsidRDefault="004D5D30" w:rsidP="00BF2CA9">
-[...13 lines deleted...]
-        <w:t>5.10. Организаторы могут отстранить участников турнира в случае несоблюдения общепринятых правил поведения (грубость, вызывающее поведение по отношению к другим участникам, персоналу и организаторам турнира).</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.5. Подачей заявки Капитан подтверждает, что Команда ознакомилась с Положением и приложением.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="124E7341" w14:textId="77777777" w:rsidR="00BF0402" w:rsidRPr="00BF2CA9" w:rsidRDefault="004D5D30" w:rsidP="00BF2CA9">
-[...2 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>5.11. Любое нарушение в действиях игрока или в поведении зрителя ведёт к предупреждению. Повторное предупреждение ведёт к немедленной дисквалификации.</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Требования к участникам</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.1. В состав Команды входят 5 игроков основного состава и не более 2 запасных игроков.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.2. Участник может быть заявлен только за одну Команду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.3. Минимальный возраст Участника — 14 лет. Для Участника, не достигшего 18 лет, в профиле на Платформе требуется согласие законного представителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.4. До подачи заявки профиль каждого игрока основного состава и запасных игроков должен пройти проверку на Платформе: анкета для проверки заполнена и принята Организатором. К профилю должна быть привязана учётная запись Steam, с которой Участник играет в Турнире.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.5. К участию не допускается игрок, у учётной записи Steam или Faceit которого есть действующая блокировка за использование запрещённого программного обеспечения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.6. Игровое имя Участника на сервере должно позволять однозначно сопоставить его с профилем на Платформе. Смена игрового имени в ходе Матча не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.7. Игроки основного состава и запасные игроки указываются в заявке. После закрытия регистрации включение в заявку нового игрока не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.8. Капитан вправе менять основной состав в пределах заявки (меняя местами игрока основного состава и запасного игрока) на странице Команды на Платформе. Изменение применяется к Матчам, выбор карт в которых ещё не открыт; с открытием выбора карт (за 15 минут до начала Матча) состав на Матч фиксируется.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.9. Замена игрока в ходе Матча допускается только через судью в случае, предусмотренном приложением 1. Заменённый игрок не вправе вернуться в состав до окончания данного Матча.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.10. Число мест в Турнире — 2. При превышении числа заявок над числом мест к участию допускаются заявки в порядке их подачи. Если Команд меньше, чем мест, свободные места учитываются при посеве, и Команда, оставшаяся в первом раунде без соперника, проходит в следующий раунд без игры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.11. Расходы на проезд и проживание Участников Организатором не возмещаются.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Заявка и явка</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.1. Заявка подаётся Капитаном на Платформе. Приём заявок осуществляется до 05.03.2026 06:00 (МСК) — за сутки до первого Матча.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.2. Турнирная сетка публикуется Организатором на Платформе после закрытия регистрации. После публикации посев не изменяется. Соперники в следующих раундах определяются результатами Матчей в соответствии с сеткой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.3. Порядок посева определяется очерёдностью подачи заявок: Команда, подавшая заявку раньше, получает более высокий номер посева. Команды расставляются по сетке по классической схеме: в первом раунде первый номер посева встречается с последним, второй — с предпоследним и т. д.; первые номера разведены по разным половинам сетки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.4. Расписание приведено в приложении 2. Время начала раунда является ориентировочным: Матч начинается не ранее указанного времени и не ранее окончания Матчей, по итогам которых определяются его участники. Точное время Матча указывается в разделе матча на Платформе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.5. К матчу в онлайн-формате Команда подключается не позднее чем за 15 минут до начала.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.6. После завершения выбора карт, а в серии — после отправки на сервер каждой следующей карты, Командам даётся 10 минут на подключение к серверу. По истечении этого времени: если на сервере есть игроки обеих Команд, карта начинается в имеющемся составе; если одна Команда подключилась в полном составе, а от другой на сервере нет ни одного игрока, неявившейся Команде засчитывается техническое поражение на этой карте со счётом 0:13, и серия продолжается со следующей карты; в остальных случаях время на подключение продлевается на тот же срок. Неявка на все карты серии означает поражение в Матче.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.7. Отсутствующего игрока Команда вправе заменить запасным игроком из заявки до открытия выбора карт в порядке, установленном разделом 2, либо начать Матч в неполном составе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Добросовестное участие</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.1. Не допускается использование программного обеспечения, предоставляющего нечестное преимущество, средств автоматизации игровых действий, ошибок игры и иных способов получения преимущества.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.2. Не допускается участие с учётной записи другого лица, с дополнительной учётной записи, а также вместо другого Участника.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.3. Не допускаются соглашение о результате и умышленное поражение в Игре.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.4. Не допускаются просмотр трансляции собственного Матча и передача информации из такой трансляции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.5. Указания по ходу Игры допускаются только от игроков основного состава, находящихся в данной Игре, включая игроков, вышедших на замену. Получение указаний от иных лиц не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.6. Не допускаются скрипты, макросы и привязки, выполняющие несколько игровых действий одной клавишей, а также функции оборудования, автоматически управляющие нажатием клавиш движения (в том числе Snap Tap и аналогичные).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.7. Не допускается использование ошибок карт и игры: просмотр и стрельба через непрозрачные текстуры, перемещение по невидимым краям объектов («пиксельные» позиции), подсадка на позиции, недоступные по замыслу карты, установка бомбы в местах, где её нельзя обезвредить. Подсадка на позиции, доступные по замыслу карты, допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.8. Техническая неполадка сама по себе не является нарушением. Порядок действий при неполадке установлен разделом 8 и приложением 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.9. Игровое имя, наименование Команды и сообщения в чате не должны содержать оскорблений, угроз и нецензурной лексики.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.10. Организатор вправе проверить Участника на использование запрещённого программного обеспечения. Для онлайн-проверки Администрация Организатора направляет сообщение по контактным данным, указанным в профиле, Капитану либо проверяемому игроку и приглашает его продемонстрировать экран в сервисе «Яндекс Телемост». Невыход на связь в течение 10 минут влечёт дисквалификацию Команды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Судейство и апелляции</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.1. Судейство Матча осуществляет Организатор. Решение судьи в ходе Матча подлежит незамедлительному исполнению.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.2. Официальная связь с судьёй в ходе Матча — общий чат в разделе матча на Платформе (вызов судьи — упоминанием @admin). Договорённости Команд, не зафиксированные в этом чате, судьёй не учитываются.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.3. Жалоба на нарушение принимается только от Команды-соперника. От имени Команды её подаёт Капитан посредством формы обратной связи (https://csmagnat.ru/feedback). Жалобы иных лиц не рассматриваются.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.4. По жалобе и по иному нарушению Администрация Организатора применяет одну из мер: предупреждение, техническое поражение в Игре, техническое поражение в Матче, дисквалификация Команды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.5. Если для нарушения отдельная мера не указана, её выбирает Администрация Организатора из перечня предыдущего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.6. Использование запрещённого программного обеспечения, договорной матч, участие с учётной записи другого лица и умышленное поражение влекут незамедлительную дисквалификацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.7. Апелляция на решение судьи подаётся Капитаном посредством формы обратной связи (https://csmagnat.ru/feedback) не позднее 30 минут после окончания Матча, а если следующий Матч Команды начинается раньше — до его начала. Апелляция рассматривается в течение 24 часов; если от решения зависит состав следующего Матча, решение принимается до его начала.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.8. В случаях, не урегулированных Положением, Организатор принимает решение, обеспечивающее равные условия для обеих Команд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Призы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.1. Призовой фонд не установлен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Трансляция и освещение</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7.1. Организатор вправе осуществлять трансляцию и запись Матчей. Проведение Участником собственной трансляции допускается только с согласия Организатора. Запрос направляется посредством формы обратной связи: https://csmagnat.ru/feedback.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7.2. Фото- и видеоматериалы Турнира используются Организатором в целях его информационного освещения. В отношении Участника, не достигшего 18 лет, требуется согласие законного представителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7.3. Обработка персональных данных осуществляется в соответствии с политикой https://csmagnat.ru/privacy. Согласие предоставляется отдельно: при регистрации и в профиле на Платформе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Технические сбои и изменения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.1. Обеспечение подключения к сети Интернет и исправности оборудования на этапе в онлайн-формате возлагается на Команду. Неполадка на стороне Участника основанием для переигровки не является: Команда использует техническую паузу и замену по правилам приложения 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.2. При техническом сбое на стороне Организатора или игрового сервиса судья вправе назначить переигровку Игры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.3. Организатор вправе перенести или отменить Турнир при недостаточном числе заявок, техническом сбое либо обстоятельстве, не зависящем от Организатора. Соответствующее сообщение публикуется на Платформе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.4. Изменения Положения публикуются на Платформе. После закрытия регистрации применяется редакция, действовавшая на момент закрытия. Исправление ошибки и меры обеспечения безопасности применяются незамедлительно.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>5.11.1. За нарушение правил поведения, оскорбление участников, организаторов, зрителей, использование ненормативной лексики, угроз, дискриминационных высказываний, провокаций и иные действия, нарушающие спортивную этику, организаторы вправе применить предупреждение, техническое поражение, дисквалификацию игрока или команды.</w:t>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Приложение 1. Регламент матча по Counter-Strike 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Матч проводится в формате 5 на 5 на сервере Организатора. Результат карты фиксируется сервером. Запись демонстрации карты хранится у Организатора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Карта проводится по правилам соревновательного режима Counter-Strike 2 с настройками сервера Организатора: огонь по своим включён, модели персонажей — стандартные.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Перечень карт Платформы: Mirage, Anubis, Ancient, Dust II, Inferno, Nuke, Cache. Выбор карт открывается в разделе матча на Платформе за 15 минут до начала Матча. Команда А — Команда, указанная в паре первой, Команда Б — второй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Порядок выбора карт. BO1: Команды поочерёдно исключают карты, начиная с Команды А, пока не останется одна. BO3: А исключает, Б исключает, А выбирает (сторону на этой карте выбирает Б), Б выбирает (сторону выбирает А), А исключает, Б исключает; оставшаяся карта играется третьей. BO5: А исключает, Б исключает, далее Команды поочерёдно выбирают четыре карты, начиная с А (сторону на выбранной карте выбирает соперник); оставшаяся карта играется пятой. На оставшейся карте сторону выбирает Команда, которая не совершала последний ход. Ножевой раунд не проводится.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Время на ход не ограничено, но выбор карт должен быть завершён до начала Матча. Затягивание выбора рассматривается судьёй как нарушение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Победителем серии признаётся Команда, первой одержавшая необходимое число побед на картах. Формат серии указывается в турнирной сетке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Карта проводится до 13 побед одной из Команд. Смена сторон производится после 12-го раунда. При счёте 12:12 проводится овертайм из 6 раундов до 4 побед со сменой сторон после 3-го раунда. При повторной ничьей овертайм повторяется до определения победителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Тактический тайм-аут берётся командой .tac в игровом чате; число и продолжительность тайм-аутов определяются настройками сервера и отображаются в игре.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. Команде предоставляется одна техническая пауза на карту продолжительностью не более 10 минут. Техническая пауза ставится командой .tech в игровом чате с одновременным уведомлением судьи в чате раздела матча. Разделение паузы на части не допускается. Игра продолжается после подтверждения готовности обеими Командами (.unpause); снятие паузы, объявленной соперником, не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. При отключении игрока Команда вправе поставить техническую паузу. Если отключение произошло в первом раунде карты до нанесения первого урона, раунд по решению судьи переигрывается. В остальных случаях раунд не переигрывается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. При невозможности продолжения участия игрока вследствие неисправности техники или отключения электроснабжения замена производится в течение 5 минут после технической паузы и уведомления судьи. При отсутствии запасного игрока карта продолжается в наличном составе либо Команде засчитывается техническое поражение. Решение принимает судья.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12. К серверу подключаются только заявленные Участники. Подключение тренера и посторонних лиц не допускается.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>5.11.2. За нарушение правил организаторы вправе применить предупреждение, техническое поражение, снятие карты, дисквалификацию игрока либо команды в зависимости от характера и тяжести нарушения.</w:t>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
-          <w:szCs w:val="24"/>
-[...28 lines deleted...]
-        <w:t>5.14. Саботирование может повлечь применение к нарушителю санкций вплоть до дисквалификации.</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Приложение 2. Сетка и расписание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:bCs/>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">5.15. Матч может останавливаться неоднократно техническими паузами, если у игроков обнаружены технические неполадки. Для этого необходимо обратиться к организатору турнира, если он присутствует на площадке проведения. Если турнир проводится в онлайн-режиме — необходимо обратиться к организатору турнира через контакты на сайте или альтернативными способами (соцсети, сообщества в мессенджерах, указанных на сайте). При онлайн-турнире техническая пауза может быть одна на команду, и не может делиться (суммироваться) — до 10 минут.</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Число мест: 2. Число одобренных команд: 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>5.16. Участники обязаны бережно относиться к оборудованию, мебели и имуществу площадки. В случае поломки оборудования или иного имущества по вине участника виновное лицо обязано возместить причинённый ущерб. Организаторы вправе дисквалифицировать участника или команду.</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Турнир (онлайн): 07.03.2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>5.17. Использование дополнительных (твинк-) аккаунтов, чужих игровых аккаунтов, а также участие под учётной записью, не принадлежащей участнику, запрещается. При выявлении подобных нарушений организаторы вправе дисквалифицировать игрока или всю команду.</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Матчи пронумерованы: М1, М2 и т. д. Запись «Победитель М5» («Проигравший М5») означает Команду, выигравшую (проигравшую) Матч М5.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...776 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="1500000" cy="840000"/>
+            <wp:extent cx="1500000" cy="1020000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1003" name="TournamentBracket1003"/>
+            <wp:docPr id="1004" name="TournamentBracket1004"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                 <wpg:wgp>
                   <wpg:cNvGrpSpPr/>
                   <wpg:grpSpPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1500000" cy="840000"/>
+                      <a:ext cx="1500000" cy="1020000"/>
                       <a:chOff x="0" y="0"/>
-                      <a:chExt cx="1500000" cy="840000"/>
+                      <a:chExt cx="1500000" cy="1020000"/>
                     </a:xfrm>
                   </wpg:grpSpPr>
                   <wps:wsp>
                     <wps:cNvPr id="1000" name="Shape1000"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1500000" cy="200000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
@@ -1983,100 +1940,145 @@
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:b/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                             <w:t xml:space="preserve">Де-люкс Финал</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
                     <wps:cNvPr id="1001" name="Shape1001"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="0" y="260000"/>
+                        <a:off x="0" y="335000"/>
+                        <a:ext cx="1500000" cy="150000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="left"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="ru-RU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">М1 · BO3</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                  <wps:wsp>
+                    <wps:cNvPr id="1002" name="Shape1002"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="485000"/>
                         <a:ext cx="1500000" cy="200000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                             <w:t xml:space="preserve">FLACONS  (0)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
-                    <wps:cNvPr id="1002" name="Shape1002"/>
+                    <wps:cNvPr id="1003" name="Shape1003"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="0" y="460000"/>
+                        <a:off x="0" y="685000"/>
                         <a:ext cx="1500000" cy="200000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:b/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
@@ -2088,1500 +2090,440 @@
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:b/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                             <w:t xml:space="preserve">SPIRTS  (2)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </wpg:wgp>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
-          <w:szCs w:val="24"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">2 команд. Формат: Де-люкс Финал — 07.03.2026.</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Расписание</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9000" w:type="dxa"/>
+        <w:tblW w:w="8550" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4200"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2400"/>
+        <w:gridCol w:w="2900"/>
+        <w:gridCol w:w="1150"/>
+        <w:gridCol w:w="900"/>
+        <w:gridCol w:w="1300"/>
+        <w:gridCol w:w="1200"/>
+        <w:gridCol w:w="1100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:tcW w:w="2900" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EFEFEF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Этап</w:t>
+              <w:t xml:space="preserve">Раунд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2400" w:type="dxa"/>
+            <w:tcW w:w="1150" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EFEFEF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Матчи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EFEFEF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Формат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2400" w:type="dxa"/>
+            <w:tcW w:w="1300" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EFEFEF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...16 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...171 lines deleted...]
-                <w:b/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EFEFEF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Время (МСК)</w:t>
+              <w:t xml:space="preserve">Начало (МСК)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcW w:w="1100" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EFEFEF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Место</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcW w:w="2900" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Де-люкс Финал</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcW w:w="1150" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">М1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BO3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">07.03.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">21:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcW w:w="1100" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">онлайн</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...974 lines deleted...]
-    </w:p>
     <w:sectPr w:rsidR="00BF0402" w:rsidRPr="00BF2CA9" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>